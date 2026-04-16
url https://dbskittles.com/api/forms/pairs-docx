--- v0 (2026-03-01)
+++ v1 (2026-04-16)
@@ -32,65 +32,65 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Dunton Bassett Mens Table Skittles League</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">PAIRS Competition - Wednesday 25th March 2026 7.30pm</w:t>
+        <w:t xml:space="preserve">PAIRS Competition - TBC TBC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">At South Wigston CC</w:t>
+        <w:t xml:space="preserve">At TBC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Entry Fee £2.00 per player</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -106,84 +106,84 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">All entries must be in by TBC</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This is a two-week double-chance competition.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Week 2 will take place on Wednesday 1st April 2026 at 7.30pm at South Wigston CC.</w:t>
+        <w:t xml:space="preserve">Week 2 will take place on TBC at TBC at TBC.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pairs that lose get another chance by playing in a losers bracket (a second loss knocks you out).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">There will be 4 tables in operation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Finals will be played on Presentation Night: Wednesday 8th April 2026 at 8.00pm at South Wigston CC.</w:t>
+        <w:t xml:space="preserve">Finals will be played on Presentation Night: TBC at TBC at TBC.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Any pairs not in attendance on either night at 7.30pm will be deemed out of the competition.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Team Name:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>