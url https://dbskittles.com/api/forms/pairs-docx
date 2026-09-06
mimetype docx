--- v1 (2026-04-16)
+++ v2 (2026-09-06)
@@ -32,158 +32,158 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Dunton Bassett Mens Table Skittles League</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">PAIRS Competition - TBC TBC</w:t>
+        <w:t xml:space="preserve">PAIRS Competition - Wednesday 24th March 2027 7.30pm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">At TBC</w:t>
+        <w:t xml:space="preserve">At South Wigston CC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Entry Fee £2.00 per player</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Please make cheques payable to : "Dunton Bassett Skittle League"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">All entries must be in by TBC</w:t>
+        <w:t xml:space="preserve">All entries must be in by Wednesday 10th March 2027</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This is a two-week double-chance competition.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Week 2 will take place on TBC at TBC at TBC.</w:t>
+        <w:t xml:space="preserve">Week 2 will take place on Wednesday 31st March 2027 at 7.30pm at South Wigston CC.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pairs that lose get another chance by playing in a losers bracket (a second loss knocks you out).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">There will be 4 tables in operation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Finals will be played on Presentation Night: TBC at TBC at TBC.</w:t>
+        <w:t xml:space="preserve">Finals will be played on Presentation Night: Wednesday 7th April 2027 at 8.00pm at South Wigston CC.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Any pairs not in attendance on either night at 7.30pm will be deemed out of the competition.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Team Name:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>